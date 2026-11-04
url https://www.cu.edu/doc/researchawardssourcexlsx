--- v0 (2025-10-11)
+++ v1 (2026-11-04)
@@ -1,111 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Budget and Finance\Institutional Research\Web Material\Sponsored Research\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3078FDA-B887-4497-B7E8-B6DAA7EB525F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{104987F5-1C93-44C9-BE3B-0ADA6257660E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="FY 2025" sheetId="24" r:id="rId1"/>
+    <sheet name="FY 2026" sheetId="25" r:id="rId1"/>
+    <sheet name="FY 2025" sheetId="24" r:id="rId2"/>
+    <sheet name="FY 2024" sheetId="23" r:id="rId3"/>
+    <sheet name="FY 2023" sheetId="22" r:id="rId4"/>
+    <sheet name="FY 2022" sheetId="21" r:id="rId5"/>
+    <sheet name="FY 2021" sheetId="20" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'FY 2025'!$A$1:$F$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'FY 2021'!$A$1:$F$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'FY 2022'!$A$1:$F$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'FY 2023'!$A$1:$F$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'FY 2024'!$A$1:$F$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'FY 2025'!$A$1:$F$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'FY 2026'!$A$1:$F$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F13" i="25" l="1"/>
+  <c r="F11" i="25"/>
+  <c r="F8" i="25"/>
+  <c r="F6" i="25"/>
+  <c r="E4" i="25" l="1"/>
+  <c r="E15" i="25" s="1"/>
+  <c r="F9" i="25"/>
+  <c r="D4" i="25"/>
+  <c r="D15" i="25" s="1"/>
+  <c r="F10" i="25"/>
+  <c r="F14" i="25"/>
+  <c r="F12" i="25"/>
+  <c r="F7" i="25"/>
+  <c r="B4" i="25"/>
+  <c r="B15" i="25" s="1"/>
+  <c r="C4" i="25"/>
+  <c r="C15" i="25" s="1"/>
+  <c r="F5" i="25"/>
+  <c r="F4" i="25" l="1"/>
+  <c r="F15" i="25"/>
   <c r="F11" i="24" l="1"/>
   <c r="F8" i="24"/>
+  <c r="F13" i="23"/>
+  <c r="F10" i="23"/>
+  <c r="F8" i="23"/>
+  <c r="F7" i="23"/>
+  <c r="D4" i="23"/>
+  <c r="F6" i="23"/>
   <c r="F6" i="24" l="1"/>
   <c r="E4" i="24"/>
   <c r="E15" i="24" s="1"/>
   <c r="F13" i="24"/>
   <c r="C4" i="24"/>
   <c r="C15" i="24" s="1"/>
   <c r="D4" i="24"/>
   <c r="F9" i="24"/>
   <c r="F7" i="24"/>
   <c r="F10" i="24"/>
   <c r="B4" i="24"/>
   <c r="B15" i="24" s="1"/>
   <c r="F12" i="24"/>
   <c r="F5" i="24"/>
+  <c r="F12" i="23"/>
+  <c r="F14" i="23"/>
+  <c r="D15" i="23"/>
+  <c r="F9" i="23"/>
+  <c r="B4" i="23"/>
+  <c r="B15" i="23" s="1"/>
+  <c r="C4" i="23"/>
+  <c r="C15" i="23" s="1"/>
+  <c r="E4" i="23"/>
+  <c r="E15" i="23" s="1"/>
+  <c r="F5" i="23"/>
+  <c r="F11" i="23"/>
   <c r="F14" i="24" l="1"/>
   <c r="D15" i="24"/>
   <c r="F15" i="24" s="1"/>
   <c r="F4" i="24"/>
+  <c r="F4" i="23"/>
+  <c r="F15" i="23"/>
+  <c r="D4" i="22" l="1"/>
+  <c r="D15" i="22" s="1"/>
+  <c r="E4" i="22"/>
+  <c r="E15" i="22" s="1"/>
+  <c r="F6" i="22"/>
+  <c r="F8" i="22"/>
+  <c r="F10" i="22"/>
+  <c r="F14" i="22"/>
+  <c r="F13" i="22"/>
+  <c r="F12" i="22"/>
+  <c r="F5" i="22"/>
+  <c r="F9" i="22"/>
+  <c r="C4" i="22"/>
+  <c r="C15" i="22" s="1"/>
+  <c r="F11" i="22"/>
+  <c r="F7" i="22"/>
+  <c r="B4" i="22"/>
+  <c r="B15" i="22" l="1"/>
+  <c r="F15" i="22" s="1"/>
+  <c r="F4" i="22"/>
+  <c r="F11" i="21"/>
+  <c r="C4" i="21" l="1"/>
+  <c r="C15" i="21" s="1"/>
+  <c r="F13" i="21"/>
+  <c r="F9" i="21"/>
+  <c r="F12" i="21"/>
+  <c r="F5" i="21"/>
+  <c r="D4" i="21"/>
+  <c r="D15" i="21" s="1"/>
+  <c r="F6" i="21"/>
+  <c r="F8" i="21"/>
+  <c r="B4" i="21"/>
+  <c r="E4" i="21"/>
+  <c r="E15" i="21" s="1"/>
+  <c r="F10" i="21"/>
+  <c r="F14" i="21"/>
+  <c r="F7" i="21"/>
+  <c r="F4" i="21" l="1"/>
+  <c r="B15" i="21"/>
+  <c r="F15" i="21" s="1"/>
+  <c r="F8" i="20" l="1"/>
+  <c r="D4" i="20"/>
+  <c r="D15" i="20" s="1"/>
+  <c r="E4" i="20"/>
+  <c r="E15" i="20" s="1"/>
+  <c r="F14" i="20"/>
+  <c r="F9" i="20"/>
+  <c r="F13" i="20"/>
+  <c r="F6" i="20"/>
+  <c r="C4" i="20"/>
+  <c r="C15" i="20" s="1"/>
+  <c r="F7" i="20"/>
+  <c r="F10" i="20"/>
+  <c r="F11" i="20"/>
+  <c r="F12" i="20"/>
+  <c r="B4" i="20"/>
+  <c r="B15" i="20" s="1"/>
+  <c r="F5" i="20"/>
+  <c r="F15" i="20" l="1"/>
+  <c r="F4" i="20"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="28">
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Commerce</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Denver</t>
   </si>
   <si>
     <t>Boulder</t>
   </si>
   <si>
     <t>Colorado Springs</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
@@ -123,54 +248,72 @@
   <si>
     <t>Veterans Affairs</t>
   </si>
   <si>
     <t>Defense</t>
   </si>
   <si>
     <t>Health and Human Services</t>
   </si>
   <si>
     <t>NASA</t>
   </si>
   <si>
     <t>National Science Foundation</t>
   </si>
   <si>
     <t>Non-Federal</t>
   </si>
   <si>
     <t>Summary prepared by CU System Institutional Research</t>
   </si>
   <si>
     <t>Source: Campus Offices of Grants &amp; Contracts</t>
   </si>
   <si>
+    <t>FY 2020-21 Sponsored Research Awards</t>
+  </si>
+  <si>
+    <t>Note: Total does not include CU Foundation gifts supporting research ($32.6 million at Boulder, $116.1 million at Anschutz)</t>
+  </si>
+  <si>
+    <t>FY 2021-22 Sponsored Research Awards</t>
+  </si>
+  <si>
     <t>Note: Total does not include CU Foundation gifts supporting research</t>
   </si>
   <si>
+    <t>FY 2022-23 Sponsored Research Awards</t>
+  </si>
+  <si>
+    <t>FY 2023-24 Sponsored Research Awards</t>
+  </si>
+  <si>
     <t>FY 2024-25 Sponsored Research Awards</t>
+  </si>
+  <si>
+    <t>FY 2025-26 Sponsored Research Awards</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -372,54 +515,862 @@
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCFB87C"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="960" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="33CCCC"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>FY 2025-26 Awards</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.27091346417518702"/>
+          <c:y val="9.3237308751040249E-2"/>
+          <c:w val="0.42296642770399967"/>
+          <c:h val="0.86398630049292624"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="CFB87C"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000B-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000D-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000011-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000013-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="5.474616149974619E-2"/>
+                  <c:y val="-8.83925082167622E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.657027708721919E-2"/>
+                  <c:y val="-4.3269832959236844E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.25635405071612305"/>
+                      <c:h val="8.5065095294400594E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.008235438643544E-2"/>
+                  <c:y val="-3.1532764339252076E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.858816155443256E-2"/>
+                  <c:y val="-3.0421867998207543E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.2115798957966074E-2"/>
+                  <c:y val="-1.3704628384866526E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="5"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.13226856545010615"/>
+                  <c:y val="-0.21320587749007977"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.17129968700581819"/>
+                      <c:h val="0.12483372329552286"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="6"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.093369355953438E-2"/>
+                  <c:y val="-4.5060673774499982E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000D-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.1794962196889565E-2"/>
+                  <c:y val="-2.8804493950451315E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000F-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="8"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-3.0932894582207073E-2"/>
+                  <c:y val="-1.5546699955188528E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000011-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="9.3039106924101486E-2"/>
+                  <c:y val="0.23879996442743193"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000013-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="25400">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'FY 2026'!$A$5:$A$14</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>Commerce</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Veterans Affairs</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Defense</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Energy</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Education</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Health and Human Services</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>NASA</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>National Science Foundation</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Other Federal</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Non-Federal</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'FY 2026'!$F$5:$F$14</c:f>
+              <c:numCache>
+                <c:formatCode>_("$"* #,##0_);_("$"* \(#,##0\);_("$"* "-"??_);_(@_)</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>92073415</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>6497798</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>52735908</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>23361783</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>3861459</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>509871473</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>120359501</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>101410568</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>13301268</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>639133566</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000014-3D81-421D-8ECC-C01AE0DDBF3D}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="41"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="960" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="33CCCC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
@@ -1183,75 +2134,3528 @@
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
+<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="960" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="33CCCC"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>FY 2023-24 Awards</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.27091346417518702"/>
+          <c:y val="9.3237308751040249E-2"/>
+          <c:w val="0.42296642770399967"/>
+          <c:h val="0.86398630049292624"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="CFB87C"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000B-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000D-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000011-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000013-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="5.474616149974619E-2"/>
+                  <c:y val="-8.83925082167622E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.657027708721919E-2"/>
+                  <c:y val="-4.3269832959236844E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.25635405071612305"/>
+                      <c:h val="8.5065095294400594E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.008235438643544E-2"/>
+                  <c:y val="-3.1532764339252076E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.858816155443256E-2"/>
+                  <c:y val="-3.0421867998207543E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.2115798957966074E-2"/>
+                  <c:y val="-1.3704628384866526E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="5"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.14020829601816259"/>
+                  <c:y val="-0.26092823109142649"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.17129968700581819"/>
+                      <c:h val="0.12483372329552286"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="6"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.093369355953438E-2"/>
+                  <c:y val="-4.5060673774499982E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000D-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.1794962196889565E-2"/>
+                  <c:y val="-2.8804493950451315E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000F-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="8"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-3.0932894582207073E-2"/>
+                  <c:y val="-1.5546699955188528E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000011-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.11288843334424264"/>
+                  <c:y val="0.23879996442743195"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000013-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="25400">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'FY 2024'!$A$5:$A$14</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>Commerce</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Veterans Affairs</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Defense</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Energy</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Education</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Health and Human Services</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>NASA</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>National Science Foundation</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Other Federal</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Non-Federal</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'FY 2024'!$F$5:$F$14</c:f>
+              <c:numCache>
+                <c:formatCode>_("$"* #,##0_);_("$"* \(#,##0\);_("$"* "-"??_);_(@_)</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>112891477</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>8004037</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>57802951</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>30667226</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>9300158</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>468875892</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>129868500</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>105545665</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>19796647</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>579707421.25999999</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000014-E29D-4D1C-BF61-64DCBA4FBDAA}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="41"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="960" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="33CCCC"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>FY 2022-23 Awards</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.27091346417518702"/>
+          <c:y val="9.3237308751040249E-2"/>
+          <c:w val="0.42296642770399967"/>
+          <c:h val="0.86398630049292624"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="CFB87C"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000B-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000D-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000011-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000013-FAFF-47C5-AB66-056C8948ABDE}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="5.474616149974619E-2"/>
+                  <c:y val="-8.83925082167622E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.657027708721919E-2"/>
+                  <c:y val="-4.3269832959236844E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.25635405071612305"/>
+                      <c:h val="8.5065095294400594E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.008235438643544E-2"/>
+                  <c:y val="-3.1532764339252076E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.858816155443256E-2"/>
+                  <c:y val="-3.0421867998207543E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.2115798957966074E-2"/>
+                  <c:y val="-1.3704628384866526E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="5"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.14020829601816259"/>
+                  <c:y val="-0.26092823109142649"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.17129968700581819"/>
+                      <c:h val="0.12483372329552286"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="6"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.093369355953438E-2"/>
+                  <c:y val="-4.5060673774499982E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000D-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.1794962196889565E-2"/>
+                  <c:y val="-2.8804493950451315E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000F-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="8"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-3.0932894582207073E-2"/>
+                  <c:y val="-1.5546699955188528E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000011-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.11288843334424264"/>
+                  <c:y val="0.23879996442743195"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000013-FAFF-47C5-AB66-056C8948ABDE}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="25400">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'FY 2023'!$A$5:$A$14</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>Commerce</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Veterans Affairs</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Defense</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Energy</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Education</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Health and Human Services</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>NASA</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>National Science Foundation</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Other Federal</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Non-Federal</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'FY 2023'!$F$5:$F$14</c:f>
+              <c:numCache>
+                <c:formatCode>_("$"* #,##0_);_("$"* \(#,##0\);_("$"* "-"??_);_(@_)</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>82955990</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>8458127</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>62756014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>38266746</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>8123145</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>412941274</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>142333121</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>125903892</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>16916337</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>506941266</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000014-FAFF-47C5-AB66-056C8948ABDE}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="41"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="960" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="33CCCC"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>FY 2021-22 Awards</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.27091346417518702"/>
+          <c:y val="9.3237308751040249E-2"/>
+          <c:w val="0.42296642770399967"/>
+          <c:h val="0.86398630049292624"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="CFB87C"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000B-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000D-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000011-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000013-D091-4035-9C26-7A67308471EB}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="5.474616149974619E-2"/>
+                  <c:y val="-8.83925082167622E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.657027708721919E-2"/>
+                  <c:y val="-4.3269832959236844E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.25635405071612305"/>
+                      <c:h val="8.5065095294400594E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.008235438643544E-2"/>
+                  <c:y val="-3.1532764339252076E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.858816155443256E-2"/>
+                  <c:y val="-3.0421867998207543E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.2115798957966074E-2"/>
+                  <c:y val="-1.3704628384866526E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="5"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.15013295922823319"/>
+                  <c:y val="-0.22911332869052867"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="6"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.093369355953438E-2"/>
+                  <c:y val="-4.5060673774499982E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000D-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.1794962196889565E-2"/>
+                  <c:y val="-2.8804493950451315E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000F-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="8"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-3.0932894582207073E-2"/>
+                  <c:y val="-1.5546699955188528E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000011-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.10097883749215789"/>
+                  <c:y val="0.20698506202653405"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000013-D091-4035-9C26-7A67308471EB}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="25400">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'FY 2022'!$A$5:$A$14</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>Commerce</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Veterans Affairs</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Defense</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Energy</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Education</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Health and Human Services</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>NASA</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>National Science Foundation</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Other Federal</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Non-Federal</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'FY 2022'!$F$5:$F$14</c:f>
+              <c:numCache>
+                <c:formatCode>_("$"* #,##0_);_("$"* \(#,##0\);_("$"* "-"??_);_(@_)</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>72958958</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>10739014</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>37393182</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>32332464</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>6665734</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>410550860</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>147682173</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>123014707</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>22416143</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>484543734</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000014-D091-4035-9C26-7A67308471EB}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="41"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="960" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="33CCCC"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>FY 2020-21 Awards</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.27091346417518702"/>
+          <c:y val="9.3237308751040249E-2"/>
+          <c:w val="0.42296642770399967"/>
+          <c:h val="0.86398630049292624"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="CFB87C"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000B-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="40000"/>
+                  <a:lumOff val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000D-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000011-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000013-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="5.474616149974619E-2"/>
+                  <c:y val="-8.83925082167622E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.657027708721919E-2"/>
+                  <c:y val="-4.3269832959236844E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="0.25635405071612305"/>
+                      <c:h val="8.5065095294400594E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.008235438643544E-2"/>
+                  <c:y val="-3.1532764339252076E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="4.858816155443256E-2"/>
+                  <c:y val="-3.0421867998207543E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="2.2115798957966074E-2"/>
+                  <c:y val="-1.3704628384866526E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="5"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.12631376752406379"/>
+                  <c:y val="-0.24104391709086537"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="6"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.093369355953438E-2"/>
+                  <c:y val="-4.5060673774499982E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000D-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.1794962196889565E-2"/>
+                  <c:y val="-2.8804493950451315E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000F-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="8"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-3.0932894582207073E-2"/>
+                  <c:y val="-1.5546699955188528E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000011-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.10097883749215789"/>
+                  <c:y val="0.20698506202653405"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:noFill/>
+                </a:ln>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+                  <a:spAutoFit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000013-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln w="25400">
+                <a:noFill/>
+              </a:ln>
+            </c:spPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'FY 2021'!$A$5:$A$14</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>Commerce</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Veterans Affairs</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Defense</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Energy</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Education</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Health and Human Services</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>NASA</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>National Science Foundation</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Other Federal</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Non-Federal</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'FY 2021'!$F$5:$F$14</c:f>
+              <c:numCache>
+                <c:formatCode>_("$"* #,##0_);_("$"* \(#,##0\);_("$"* "-"??_);_(@_)</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>78870936</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>9724399</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>59016804</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>28692143</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>8603409</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>387738060</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>148626497</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>125360488</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>23588750</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>426005929</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000014-DA0E-4DD1-A3C1-F94E8CB89648}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="41"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>590550</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BDA29BD-ECC6-4685-846B-B7070C98EB2E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Chart 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD86B62A-A18F-4195-A76B-697C5717FD88}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Chart 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47686DE8-E776-4A89-BC3B-2FAFCA162AAC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Chart 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Chart 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Chart 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1519,452 +5923,2385 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF540F01-2BEE-4218-A92F-BC0799FD3AF9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B698E47-8432-46CD-B21A-AF4F743CF719}">
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="3" customWidth="1"/>
     <col min="2" max="6" width="16.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.85546875" style="4" customWidth="1"/>
     <col min="10" max="10" width="17.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="25.5703125" style="3" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" style="3" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="22"/>
     </row>
     <row r="2" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
     </row>
     <row r="3" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="21">
         <f>SUM(B5:B13)</f>
-        <v>526840741</v>
+        <v>453582937</v>
       </c>
       <c r="C4" s="21">
         <f t="shared" ref="C4:E4" si="0">SUM(C5:C13)</f>
-        <v>6681979</v>
+        <v>6878110</v>
       </c>
       <c r="D4" s="21">
         <f t="shared" si="0"/>
-        <v>14464991</v>
+        <v>12021701</v>
       </c>
       <c r="E4" s="21">
         <f t="shared" si="0"/>
-        <v>389838505</v>
+        <v>450990425</v>
       </c>
       <c r="F4" s="21">
         <f>B4+C4+D4+E4</f>
-        <v>937826216</v>
+        <v>923473173</v>
       </c>
       <c r="I4" s="16"/>
     </row>
     <row r="5" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
-        <v>130177462</v>
+        <v>92073415</v>
       </c>
       <c r="C5" s="7">
         <v>0</v>
       </c>
       <c r="D5" s="7">
         <v>0</v>
       </c>
       <c r="E5" s="7">
         <v>0</v>
       </c>
       <c r="F5" s="5">
         <f t="shared" ref="F5:F15" si="1">B5+C5+D5+E5</f>
-        <v>130177462</v>
+        <v>92073415</v>
       </c>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="7">
         <v>0</v>
       </c>
       <c r="C6" s="7">
         <v>0</v>
       </c>
       <c r="D6" s="7">
         <v>0</v>
       </c>
       <c r="E6" s="7">
-        <v>7964374</v>
+        <v>6497798</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
-        <v>7964374</v>
+        <v>6497798</v>
       </c>
       <c r="H6" s="14"/>
       <c r="I6" s="17"/>
       <c r="J6" s="14"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="7">
-        <v>25820262</v>
+        <v>32330510</v>
       </c>
       <c r="C7" s="7">
-        <v>1525395</v>
+        <v>444342</v>
       </c>
       <c r="D7" s="7">
-        <v>495317</v>
+        <v>155111</v>
       </c>
       <c r="E7" s="7">
-        <v>23274051</v>
+        <v>19805945</v>
       </c>
       <c r="F7" s="5">
         <f t="shared" si="1"/>
-        <v>51115025</v>
+        <v>52735908</v>
       </c>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7">
-        <v>38084224</v>
+        <v>22453729</v>
       </c>
       <c r="C8" s="7">
-        <v>370320</v>
+        <v>908054</v>
       </c>
       <c r="D8" s="7">
         <v>0</v>
       </c>
       <c r="E8" s="7">
         <v>0</v>
       </c>
       <c r="F8" s="5">
         <f t="shared" si="1"/>
-        <v>38454544</v>
+        <v>23361783</v>
       </c>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="7">
-        <v>2769693</v>
+        <v>2627169</v>
       </c>
       <c r="C9" s="7">
-        <v>111696</v>
+        <v>384060</v>
       </c>
       <c r="D9" s="7">
-        <v>4579851</v>
+        <v>850230</v>
       </c>
       <c r="E9" s="7">
         <v>0</v>
       </c>
       <c r="F9" s="5">
         <f>B9+C9+D9+E9</f>
-        <v>7461240</v>
+        <v>3861459</v>
       </c>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7">
-        <v>60903475</v>
+        <v>81945042</v>
       </c>
       <c r="C10" s="7">
-        <v>461975</v>
+        <v>1487403</v>
       </c>
       <c r="D10" s="7">
-        <v>2414567</v>
+        <v>5287276</v>
       </c>
       <c r="E10" s="7">
-        <v>352471434</v>
+        <v>421151752</v>
       </c>
       <c r="F10" s="5">
         <f t="shared" si="1"/>
-        <v>416251451</v>
+        <v>509871473</v>
       </c>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="7">
-        <v>124744780</v>
+        <v>120359501</v>
       </c>
       <c r="C11" s="7">
         <v>0</v>
       </c>
       <c r="D11" s="7">
         <v>0</v>
       </c>
       <c r="E11" s="7">
         <v>0</v>
       </c>
       <c r="F11" s="5">
         <f t="shared" si="1"/>
-        <v>124744780</v>
+        <v>120359501</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="7">
-        <v>123872711</v>
+        <v>92402160</v>
       </c>
       <c r="C12" s="7">
-        <v>2595688</v>
+        <v>2671640</v>
       </c>
       <c r="D12" s="7">
-        <v>4660473</v>
+        <v>3568184</v>
       </c>
       <c r="E12" s="7">
-        <v>3837578</v>
+        <v>2768584</v>
       </c>
       <c r="F12" s="5">
         <f t="shared" si="1"/>
-        <v>134966450</v>
+        <v>101410568</v>
       </c>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="7">
-        <v>20468134</v>
+        <v>9391411</v>
       </c>
       <c r="C13" s="7">
-        <v>1616905</v>
+        <v>982611</v>
       </c>
       <c r="D13" s="7">
-        <v>2314783</v>
+        <v>2160900</v>
       </c>
       <c r="E13" s="7">
-        <v>2291068</v>
+        <v>766346</v>
       </c>
       <c r="F13" s="5">
         <f t="shared" si="1"/>
-        <v>26690890</v>
+        <v>13301268</v>
       </c>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="21">
-        <v>194080734</v>
+        <v>213430716</v>
       </c>
       <c r="C14" s="21">
-        <v>5820797</v>
+        <v>4486775</v>
       </c>
       <c r="D14" s="21">
-        <v>13035355</v>
+        <v>10891209</v>
       </c>
       <c r="E14" s="21">
-        <v>372178816</v>
+        <v>410324866</v>
       </c>
       <c r="F14" s="21">
         <f t="shared" si="1"/>
-        <v>585115702</v>
+        <v>639133566</v>
       </c>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="14"/>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <f>B4+B14</f>
+        <v>667013653</v>
+      </c>
+      <c r="C15" s="9">
+        <f t="shared" ref="C15:E15" si="2">C4+C14</f>
+        <v>11364885</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="2"/>
+        <v>22912910</v>
+      </c>
+      <c r="E15" s="9">
+        <f t="shared" si="2"/>
+        <v>861315291</v>
+      </c>
+      <c r="F15" s="12">
+        <f t="shared" si="1"/>
+        <v>1562606739</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A39:F39"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF540F01-2BEE-4218-A92F-BC0799FD3AF9}">
+  <dimension ref="A1:K39"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="27.28515625" style="3" customWidth="1"/>
+    <col min="2" max="6" width="16.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="4" customWidth="1"/>
+    <col min="10" max="10" width="17.140625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="14.85546875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="25.5703125" style="3" customWidth="1"/>
+    <col min="14" max="14" width="15.28515625" style="3" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="22"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="21">
+        <f>SUM(B5:B13)</f>
+        <v>526840741</v>
+      </c>
+      <c r="C4" s="21">
+        <f t="shared" ref="C4:E4" si="0">SUM(C5:C13)</f>
+        <v>6681979</v>
+      </c>
+      <c r="D4" s="21">
+        <f t="shared" si="0"/>
+        <v>14464991</v>
+      </c>
+      <c r="E4" s="21">
+        <f t="shared" si="0"/>
+        <v>389838505</v>
+      </c>
+      <c r="F4" s="21">
+        <f>B4+C4+D4+E4</f>
+        <v>937826216</v>
+      </c>
+      <c r="I4" s="16"/>
+    </row>
+    <row r="5" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>130177462</v>
+      </c>
+      <c r="C5" s="7">
+        <v>0</v>
+      </c>
+      <c r="D5" s="7">
+        <v>0</v>
+      </c>
+      <c r="E5" s="7">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
+        <f t="shared" ref="F5:F15" si="1">B5+C5+D5+E5</f>
+        <v>130177462</v>
+      </c>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+    </row>
+    <row r="6" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="7">
+        <v>0</v>
+      </c>
+      <c r="C6" s="7">
+        <v>0</v>
+      </c>
+      <c r="D6" s="7">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>7964374</v>
+      </c>
+      <c r="F6" s="5">
+        <f t="shared" si="1"/>
+        <v>7964374</v>
+      </c>
+      <c r="H6" s="14"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="7">
+        <v>25820262</v>
+      </c>
+      <c r="C7" s="7">
+        <v>1525395</v>
+      </c>
+      <c r="D7" s="7">
+        <v>495317</v>
+      </c>
+      <c r="E7" s="7">
+        <v>23274051</v>
+      </c>
+      <c r="F7" s="5">
+        <f t="shared" si="1"/>
+        <v>51115025</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7">
+        <v>38084224</v>
+      </c>
+      <c r="C8" s="7">
+        <v>370320</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0</v>
+      </c>
+      <c r="F8" s="5">
+        <f t="shared" si="1"/>
+        <v>38454544</v>
+      </c>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="7">
+        <v>2769693</v>
+      </c>
+      <c r="C9" s="7">
+        <v>111696</v>
+      </c>
+      <c r="D9" s="7">
+        <v>4579851</v>
+      </c>
+      <c r="E9" s="7">
+        <v>0</v>
+      </c>
+      <c r="F9" s="5">
+        <f>B9+C9+D9+E9</f>
+        <v>7461240</v>
+      </c>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="7">
+        <v>60903475</v>
+      </c>
+      <c r="C10" s="7">
+        <v>461975</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2414567</v>
+      </c>
+      <c r="E10" s="7">
+        <v>352471434</v>
+      </c>
+      <c r="F10" s="5">
+        <f t="shared" si="1"/>
+        <v>416251451</v>
+      </c>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="7">
+        <v>124744780</v>
+      </c>
+      <c r="C11" s="7">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <f t="shared" si="1"/>
+        <v>124744780</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="7">
+        <v>123872711</v>
+      </c>
+      <c r="C12" s="7">
+        <v>2595688</v>
+      </c>
+      <c r="D12" s="7">
+        <v>4660473</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3837578</v>
+      </c>
+      <c r="F12" s="5">
+        <f t="shared" si="1"/>
+        <v>134966450</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="7">
+        <v>20468134</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1616905</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2314783</v>
+      </c>
+      <c r="E13" s="7">
+        <v>2291068</v>
+      </c>
+      <c r="F13" s="5">
+        <f t="shared" si="1"/>
+        <v>26690890</v>
+      </c>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="21">
+        <v>194080734</v>
+      </c>
+      <c r="C14" s="21">
+        <v>5820797</v>
+      </c>
+      <c r="D14" s="21">
+        <v>13035355</v>
+      </c>
+      <c r="E14" s="21">
+        <v>372178816</v>
+      </c>
+      <c r="F14" s="21">
+        <f t="shared" si="1"/>
+        <v>585115702</v>
+      </c>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="9">
+        <f>B4+B14</f>
         <v>720921475</v>
       </c>
       <c r="C15" s="9">
         <f t="shared" ref="C15:E15" si="2">C4+C14</f>
         <v>12502776</v>
       </c>
       <c r="D15" s="9">
         <f t="shared" si="2"/>
         <v>27500346</v>
       </c>
       <c r="E15" s="9">
         <f t="shared" si="2"/>
         <v>762017321</v>
       </c>
       <c r="F15" s="12">
         <f t="shared" si="1"/>
         <v>1522941918</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A39:F39"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46948E2C-5D53-483E-9715-1A23A74FD986}">
+  <dimension ref="A1:K39"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="27.28515625" style="3" customWidth="1"/>
+    <col min="2" max="6" width="16.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="4" customWidth="1"/>
+    <col min="10" max="11" width="14.85546875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="21">
+        <f>SUM(B5:B13)</f>
+        <v>495475859</v>
+      </c>
+      <c r="C4" s="21">
+        <f t="shared" ref="C4:E4" si="0">SUM(C5:C13)</f>
+        <v>10865115</v>
+      </c>
+      <c r="D4" s="21">
+        <f t="shared" si="0"/>
+        <v>15964229</v>
+      </c>
+      <c r="E4" s="21">
+        <f t="shared" si="0"/>
+        <v>420447350</v>
+      </c>
+      <c r="F4" s="21">
+        <f>B4+C4+D4+E4</f>
+        <v>942752553</v>
+      </c>
+      <c r="I4" s="16"/>
+    </row>
+    <row r="5" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>112891477</v>
+      </c>
+      <c r="C5" s="7">
+        <v>0</v>
+      </c>
+      <c r="D5" s="7">
+        <v>0</v>
+      </c>
+      <c r="E5" s="7">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
+        <f t="shared" ref="F5:F15" si="1">B5+C5+D5+E5</f>
+        <v>112891477</v>
+      </c>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+    </row>
+    <row r="6" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="7">
+        <v>0</v>
+      </c>
+      <c r="C6" s="7">
+        <v>0</v>
+      </c>
+      <c r="D6" s="7">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>8004037</v>
+      </c>
+      <c r="F6" s="5">
+        <f t="shared" si="1"/>
+        <v>8004037</v>
+      </c>
+      <c r="H6" s="14"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="7">
+        <v>30355761</v>
+      </c>
+      <c r="C7" s="7">
+        <v>4089359</v>
+      </c>
+      <c r="D7" s="7">
+        <v>2468931</v>
+      </c>
+      <c r="E7" s="7">
+        <v>20888900</v>
+      </c>
+      <c r="F7" s="5">
+        <f t="shared" si="1"/>
+        <v>57802951</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7">
+        <v>29816115</v>
+      </c>
+      <c r="C8" s="7">
+        <v>851111</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0</v>
+      </c>
+      <c r="F8" s="5">
+        <f t="shared" si="1"/>
+        <v>30667226</v>
+      </c>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="7">
+        <v>4650235</v>
+      </c>
+      <c r="C9" s="7">
+        <v>111696</v>
+      </c>
+      <c r="D9" s="7">
+        <v>4538227</v>
+      </c>
+      <c r="E9" s="7">
+        <v>0</v>
+      </c>
+      <c r="F9" s="5">
+        <f>B9+C9+D9+E9</f>
+        <v>9300158</v>
+      </c>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="7">
+        <v>77929750</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1075473</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2124683</v>
+      </c>
+      <c r="E10" s="7">
+        <v>387745986</v>
+      </c>
+      <c r="F10" s="5">
+        <f t="shared" si="1"/>
+        <v>468875892</v>
+      </c>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="7">
+        <v>129868500</v>
+      </c>
+      <c r="C11" s="7">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <f t="shared" si="1"/>
+        <v>129868500</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="7">
+        <v>95210487</v>
+      </c>
+      <c r="C12" s="7">
+        <v>3364048</v>
+      </c>
+      <c r="D12" s="7">
+        <v>3172703</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3798427</v>
+      </c>
+      <c r="F12" s="5">
+        <f t="shared" si="1"/>
+        <v>105545665</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="7">
+        <v>14753534</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1373428</v>
+      </c>
+      <c r="D13" s="7">
+        <v>3659685</v>
+      </c>
+      <c r="E13" s="7">
+        <v>10000</v>
+      </c>
+      <c r="F13" s="5">
+        <f t="shared" si="1"/>
+        <v>19796647</v>
+      </c>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="21">
+        <v>219887254</v>
+      </c>
+      <c r="C14" s="21">
+        <v>8111273.2599999998</v>
+      </c>
+      <c r="D14" s="21">
+        <v>15345102</v>
+      </c>
+      <c r="E14" s="21">
+        <v>336363792</v>
+      </c>
+      <c r="F14" s="21">
+        <f t="shared" si="1"/>
+        <v>579707421.25999999</v>
+      </c>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="9">
+        <f>B4+B14</f>
+        <v>715363113</v>
+      </c>
+      <c r="C15" s="9">
+        <f t="shared" ref="C15:E15" si="2">C4+C14</f>
+        <v>18976388.259999998</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="2"/>
+        <v>31309331</v>
+      </c>
+      <c r="E15" s="9">
+        <f t="shared" si="2"/>
+        <v>756811142</v>
+      </c>
+      <c r="F15" s="12">
+        <f t="shared" si="1"/>
+        <v>1522459974.26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A39:F39"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:K39"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="27.28515625" style="3" customWidth="1"/>
+    <col min="2" max="6" width="16.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="4" customWidth="1"/>
+    <col min="10" max="11" width="14.85546875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="21">
+        <f>SUM(B5:B13)</f>
+        <v>485817667</v>
+      </c>
+      <c r="C4" s="21">
+        <f t="shared" ref="C4:E4" si="0">SUM(C5:C13)</f>
+        <v>5307003</v>
+      </c>
+      <c r="D4" s="21">
+        <f t="shared" si="0"/>
+        <v>16947521</v>
+      </c>
+      <c r="E4" s="21">
+        <f t="shared" si="0"/>
+        <v>390582455</v>
+      </c>
+      <c r="F4" s="21">
+        <f>B4+C4+D4+E4</f>
+        <v>898654646</v>
+      </c>
+      <c r="I4" s="16"/>
+    </row>
+    <row r="5" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>82955990</v>
+      </c>
+      <c r="C5" s="7">
+        <v>0</v>
+      </c>
+      <c r="D5" s="7">
+        <v>0</v>
+      </c>
+      <c r="E5" s="7">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
+        <f t="shared" ref="F5:F15" si="1">B5+C5+D5+E5</f>
+        <v>82955990</v>
+      </c>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+    </row>
+    <row r="6" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="7">
+        <v>0</v>
+      </c>
+      <c r="C6" s="7">
+        <v>0</v>
+      </c>
+      <c r="D6" s="7">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>8458127</v>
+      </c>
+      <c r="F6" s="5">
+        <f t="shared" si="1"/>
+        <v>8458127</v>
+      </c>
+      <c r="H6" s="14"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="7">
+        <v>36776270</v>
+      </c>
+      <c r="C7" s="7">
+        <v>274098</v>
+      </c>
+      <c r="D7" s="7">
+        <v>728845</v>
+      </c>
+      <c r="E7" s="7">
+        <v>24976801</v>
+      </c>
+      <c r="F7" s="5">
+        <f t="shared" si="1"/>
+        <v>62756014</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7">
+        <v>38266746</v>
+      </c>
+      <c r="C8" s="7">
+        <v>0</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0</v>
+      </c>
+      <c r="F8" s="5">
+        <f t="shared" si="1"/>
+        <v>38266746</v>
+      </c>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="7">
+        <v>2776206</v>
+      </c>
+      <c r="C9" s="7">
+        <v>111696</v>
+      </c>
+      <c r="D9" s="7">
+        <v>3991079</v>
+      </c>
+      <c r="E9" s="7">
+        <v>1244164</v>
+      </c>
+      <c r="F9" s="5">
+        <f>B9+C9+D9+E9</f>
+        <v>8123145</v>
+      </c>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="7">
+        <v>57586541</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1280880</v>
+      </c>
+      <c r="D10" s="7">
+        <v>3414054</v>
+      </c>
+      <c r="E10" s="7">
+        <v>350659799</v>
+      </c>
+      <c r="F10" s="5">
+        <f t="shared" si="1"/>
+        <v>412941274</v>
+      </c>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="7">
+        <v>142333121</v>
+      </c>
+      <c r="C11" s="7">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <f t="shared" si="1"/>
+        <v>142333121</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="7">
+        <v>115259633</v>
+      </c>
+      <c r="C12" s="7">
+        <v>1858248</v>
+      </c>
+      <c r="D12" s="7">
+        <v>5153619</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3632392</v>
+      </c>
+      <c r="F12" s="5">
+        <f t="shared" si="1"/>
+        <v>125903892</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="7">
+        <v>9863160</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1782081</v>
+      </c>
+      <c r="D13" s="7">
+        <v>3659924</v>
+      </c>
+      <c r="E13" s="7">
+        <v>1611172</v>
+      </c>
+      <c r="F13" s="5">
+        <f t="shared" si="1"/>
+        <v>16916337</v>
+      </c>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="21">
+        <v>170548464</v>
+      </c>
+      <c r="C14" s="21">
+        <v>10536548</v>
+      </c>
+      <c r="D14" s="21">
+        <v>11629619</v>
+      </c>
+      <c r="E14" s="21">
+        <v>314226635</v>
+      </c>
+      <c r="F14" s="21">
+        <f t="shared" si="1"/>
+        <v>506941266</v>
+      </c>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="9">
+        <f>B4+B14</f>
+        <v>656366131</v>
+      </c>
+      <c r="C15" s="9">
+        <f t="shared" ref="C15:E15" si="2">C4+C14</f>
+        <v>15843551</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="2"/>
+        <v>28577140</v>
+      </c>
+      <c r="E15" s="9">
+        <f t="shared" si="2"/>
+        <v>704809090</v>
+      </c>
+      <c r="F15" s="12">
+        <f t="shared" si="1"/>
+        <v>1405595912</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A39:F39"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:K39"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="C45" sqref="C45"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="27.28515625" style="3" customWidth="1"/>
+    <col min="2" max="6" width="16.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="4" customWidth="1"/>
+    <col min="10" max="11" width="14.85546875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="21">
+        <f>SUM(B5:B13)</f>
+        <v>473560519</v>
+      </c>
+      <c r="C4" s="21">
+        <f t="shared" ref="C4:E4" si="0">SUM(C5:C13)</f>
+        <v>3210953</v>
+      </c>
+      <c r="D4" s="21">
+        <f t="shared" si="0"/>
+        <v>9403549</v>
+      </c>
+      <c r="E4" s="21">
+        <f t="shared" si="0"/>
+        <v>377578214</v>
+      </c>
+      <c r="F4" s="21">
+        <f>B4+C4+D4+E4</f>
+        <v>863753235</v>
+      </c>
+      <c r="I4" s="16"/>
+    </row>
+    <row r="5" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>72958958</v>
+      </c>
+      <c r="C5" s="7">
+        <v>0</v>
+      </c>
+      <c r="D5" s="7">
+        <v>0</v>
+      </c>
+      <c r="E5" s="7">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
+        <f t="shared" ref="F5:F15" si="1">B5+C5+D5+E5</f>
+        <v>72958958</v>
+      </c>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+    </row>
+    <row r="6" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="7">
+        <v>0</v>
+      </c>
+      <c r="C6" s="7">
+        <v>0</v>
+      </c>
+      <c r="D6" s="7">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>10739014</v>
+      </c>
+      <c r="F6" s="5">
+        <f t="shared" si="1"/>
+        <v>10739014</v>
+      </c>
+      <c r="H6" s="14"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="7">
+        <v>29637468</v>
+      </c>
+      <c r="C7" s="7">
+        <v>360501</v>
+      </c>
+      <c r="D7" s="7">
+        <v>397046</v>
+      </c>
+      <c r="E7" s="7">
+        <v>6998167</v>
+      </c>
+      <c r="F7" s="5">
+        <f t="shared" si="1"/>
+        <v>37393182</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7">
+        <v>32332464</v>
+      </c>
+      <c r="C8" s="7">
+        <v>0</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0</v>
+      </c>
+      <c r="F8" s="5">
+        <f t="shared" si="1"/>
+        <v>32332464</v>
+      </c>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="7">
+        <v>4849005</v>
+      </c>
+      <c r="C9" s="7">
+        <v>143794</v>
+      </c>
+      <c r="D9" s="7">
+        <v>1672935</v>
+      </c>
+      <c r="E9" s="7">
+        <v>0</v>
+      </c>
+      <c r="F9" s="5">
+        <f>B9+C9+D9+E9</f>
+        <v>6665734</v>
+      </c>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="7">
+        <v>54705015</v>
+      </c>
+      <c r="C10" s="7">
+        <v>0</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2576090</v>
+      </c>
+      <c r="E10" s="7">
+        <v>353269755</v>
+      </c>
+      <c r="F10" s="5">
+        <f t="shared" si="1"/>
+        <v>410550860</v>
+      </c>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="7">
+        <v>147682173</v>
+      </c>
+      <c r="C11" s="7">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <f t="shared" si="1"/>
+        <v>147682173</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="7">
+        <v>115123590</v>
+      </c>
+      <c r="C12" s="7">
+        <v>1488096</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2893366</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3509655</v>
+      </c>
+      <c r="F12" s="5">
+        <f t="shared" si="1"/>
+        <v>123014707</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="7">
+        <v>16271846</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1218562</v>
+      </c>
+      <c r="D13" s="7">
+        <v>1864112</v>
+      </c>
+      <c r="E13" s="7">
+        <v>3061623</v>
+      </c>
+      <c r="F13" s="5">
+        <f t="shared" si="1"/>
+        <v>22416143</v>
+      </c>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="21">
+        <v>156524917</v>
+      </c>
+      <c r="C14" s="21">
+        <v>4463718</v>
+      </c>
+      <c r="D14" s="21">
+        <v>9486729</v>
+      </c>
+      <c r="E14" s="21">
+        <v>314068370</v>
+      </c>
+      <c r="F14" s="21">
+        <f t="shared" si="1"/>
+        <v>484543734</v>
+      </c>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="9">
+        <f>B4+B14</f>
+        <v>630085436</v>
+      </c>
+      <c r="C15" s="9">
+        <f t="shared" ref="C15:E15" si="2">C4+C14</f>
+        <v>7674671</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="2"/>
+        <v>18890278</v>
+      </c>
+      <c r="E15" s="9">
+        <f t="shared" si="2"/>
+        <v>691646584</v>
+      </c>
+      <c r="F15" s="12">
+        <f t="shared" si="1"/>
+        <v>1348296969</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A39:F39"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:K39"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="C43" sqref="C43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="27.28515625" style="3" customWidth="1"/>
+    <col min="2" max="6" width="16.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="4" customWidth="1"/>
+    <col min="10" max="11" width="14.85546875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="13" t="s">
         <v>20</v>
+      </c>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="21">
+        <f>SUM(B5:B13)</f>
+        <v>480731262</v>
+      </c>
+      <c r="C4" s="21">
+        <f t="shared" ref="C4:E4" si="0">SUM(C5:C13)</f>
+        <v>10653706</v>
+      </c>
+      <c r="D4" s="21">
+        <f t="shared" si="0"/>
+        <v>13243610</v>
+      </c>
+      <c r="E4" s="21">
+        <f t="shared" si="0"/>
+        <v>365592908</v>
+      </c>
+      <c r="F4" s="21">
+        <f>B4+C4+D4+E4</f>
+        <v>870221486</v>
+      </c>
+      <c r="I4" s="16"/>
+    </row>
+    <row r="5" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>78870936</v>
+      </c>
+      <c r="C5" s="7">
+        <v>0</v>
+      </c>
+      <c r="D5" s="7">
+        <v>0</v>
+      </c>
+      <c r="E5" s="7">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
+        <f t="shared" ref="F5:F15" si="1">B5+C5+D5+E5</f>
+        <v>78870936</v>
+      </c>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+    </row>
+    <row r="6" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="7">
+        <v>0</v>
+      </c>
+      <c r="C6" s="7">
+        <v>0</v>
+      </c>
+      <c r="D6" s="7">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>9724399</v>
+      </c>
+      <c r="F6" s="5">
+        <f t="shared" si="1"/>
+        <v>9724399</v>
+      </c>
+      <c r="H6" s="14"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="7">
+        <v>34683722</v>
+      </c>
+      <c r="C7" s="7">
+        <v>329901</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1082360</v>
+      </c>
+      <c r="E7" s="7">
+        <v>22920821</v>
+      </c>
+      <c r="F7" s="5">
+        <f t="shared" si="1"/>
+        <v>59016804</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7">
+        <v>28648983</v>
+      </c>
+      <c r="C8" s="7">
+        <v>43160</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0</v>
+      </c>
+      <c r="F8" s="5">
+        <f t="shared" si="1"/>
+        <v>28692143</v>
+      </c>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="7">
+        <v>6284198</v>
+      </c>
+      <c r="C9" s="7">
+        <v>631377</v>
+      </c>
+      <c r="D9" s="7">
+        <v>1687834</v>
+      </c>
+      <c r="E9" s="7">
+        <v>0</v>
+      </c>
+      <c r="F9" s="5">
+        <f>B9+C9+D9+E9</f>
+        <v>8603409</v>
+      </c>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="7">
+        <v>57799061</v>
+      </c>
+      <c r="C10" s="7">
+        <v>0</v>
+      </c>
+      <c r="D10" s="7">
+        <v>3206743</v>
+      </c>
+      <c r="E10" s="7">
+        <v>326732256</v>
+      </c>
+      <c r="F10" s="5">
+        <f t="shared" si="1"/>
+        <v>387738060</v>
+      </c>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="7">
+        <v>148626497</v>
+      </c>
+      <c r="C11" s="7">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <f t="shared" si="1"/>
+        <v>148626497</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="7">
+        <v>111153239</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4588856</v>
+      </c>
+      <c r="D12" s="7">
+        <v>5637123</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3981270</v>
+      </c>
+      <c r="F12" s="5">
+        <f t="shared" si="1"/>
+        <v>125360488</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="7">
+        <v>14664626</v>
+      </c>
+      <c r="C13" s="7">
+        <v>5060412</v>
+      </c>
+      <c r="D13" s="7">
+        <v>1629550</v>
+      </c>
+      <c r="E13" s="7">
+        <v>2234162</v>
+      </c>
+      <c r="F13" s="5">
+        <f t="shared" si="1"/>
+        <v>23588750</v>
+      </c>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="21">
+        <v>121027463</v>
+      </c>
+      <c r="C14" s="21">
+        <v>5276144</v>
+      </c>
+      <c r="D14" s="21">
+        <v>11644519</v>
+      </c>
+      <c r="E14" s="21">
+        <v>288057803</v>
+      </c>
+      <c r="F14" s="21">
+        <f t="shared" si="1"/>
+        <v>426005929</v>
+      </c>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="9">
+        <f>B4+B14</f>
+        <v>601758725</v>
+      </c>
+      <c r="C15" s="9">
+        <f t="shared" ref="C15:E15" si="2">C4+C14</f>
+        <v>15929850</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="2"/>
+        <v>24888129</v>
+      </c>
+      <c r="E15" s="9">
+        <f t="shared" si="2"/>
+        <v>653650711</v>
+      </c>
+      <c r="F15" s="12">
+        <f t="shared" si="1"/>
+        <v>1296227415</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>21</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A39:F39"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>FY 2026</vt:lpstr>
       <vt:lpstr>FY 2025</vt:lpstr>
+      <vt:lpstr>FY 2024</vt:lpstr>
+      <vt:lpstr>FY 2023</vt:lpstr>
+      <vt:lpstr>FY 2022</vt:lpstr>
+      <vt:lpstr>FY 2021</vt:lpstr>
+      <vt:lpstr>'FY 2021'!Print_Area</vt:lpstr>
+      <vt:lpstr>'FY 2022'!Print_Area</vt:lpstr>
+      <vt:lpstr>'FY 2023'!Print_Area</vt:lpstr>
+      <vt:lpstr>'FY 2024'!Print_Area</vt:lpstr>
       <vt:lpstr>'FY 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'FY 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCCS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>