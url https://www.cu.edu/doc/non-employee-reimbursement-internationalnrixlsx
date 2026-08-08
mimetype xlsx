--- v0 (2026-01-09)
+++ v1 (2026-08-08)
@@ -8,127 +8,127 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29704"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30317"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.cu.edu\fs\Department\Procurement Service Center\Management\Policy_Procedure Version Mgmnt\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0121AA3B-66CD-4C71-A0C6-5E556D4A21BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1B0FFCD5-A1E4-4AA7-886B-AF3AAEBC4AAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30150" yWindow="270" windowWidth="16935" windowHeight="15450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$Q$56</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J37" i="1" l="1"/>
   <c r="J36" i="1"/>
   <c r="J35" i="1"/>
   <c r="J34" i="1"/>
   <c r="J33" i="1"/>
   <c r="J32" i="1"/>
+  <c r="J31" i="1"/>
   <c r="J30" i="1"/>
-  <c r="J31" i="1"/>
   <c r="K31" i="1" l="1"/>
   <c r="Q31" i="1" s="1"/>
   <c r="K32" i="1"/>
   <c r="Q32" i="1" s="1"/>
   <c r="K33" i="1"/>
   <c r="Q33" i="1" s="1"/>
   <c r="K34" i="1"/>
   <c r="Q34" i="1" s="1"/>
   <c r="K35" i="1"/>
   <c r="Q35" i="1" s="1"/>
   <c r="K36" i="1"/>
   <c r="Q36" i="1" s="1"/>
   <c r="K37" i="1"/>
   <c r="Q37" i="1" s="1"/>
   <c r="K30" i="1"/>
   <c r="M38" i="1"/>
   <c r="N38" i="1"/>
   <c r="O38" i="1"/>
   <c r="P38" i="1"/>
   <c r="K38" i="1" l="1"/>
   <c r="Q30" i="1"/>
   <c r="Q38" i="1" s="1"/>
   <c r="P42" i="1" s="1"/>
   <c r="P46" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="71">
   <si>
-    <t>Effective Date: 01/01/26</t>
+    <t>Effective Date: 07/01/26</t>
   </si>
   <si>
     <t>Non-Employee Reimbursement-International (NRI)</t>
   </si>
   <si>
     <t>Purpose:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">To reimburse travel/other expenses incurred by non-employees, or to refund money paid to the University of Colorado by non-employees, when the payments are:
      (1) to non-U.S. persons, or (2) to non-U.S. addresses. 
 To reimburse or refund non-employees who are U.S. persons with a U.S. address, use the Non-Employee Reimbursement report in Concur. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="HelveticaNeueLT Std"/>
         <family val="2"/>
       </rPr>
       <t>To reimburse Independent Contractors operating under Scope of Work (SOW) procedures, use the Payment Voucher or Purchase Order associated with the SOW.</t>
     </r>
   </si>
@@ -250,51 +250,51 @@
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="HelveticaNeueLT Std"/>
         <family val="2"/>
       </rPr>
       <t>Mileage reimbursement rates</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <rFont val="HelveticaNeueLT Std"/>
         <family val="2"/>
       </rPr>
       <t>:</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="HelveticaNeueLT Std"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Miles driven 1/1/26, &amp; after $.65/mile. Miles driven 1/1-12/31/25, $0.63/mile.</t>
+      <t xml:space="preserve"> Miles driven 7/1/26 -12/31/26 $.68/mile. Miles driven 1/1/26 -6/30/26 $.65/mile. Miles driven 1/1-12/31/25, $0.63/mile.</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="7.5"/>
         <rFont val="HelveticaNeueLT Std"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="HelveticaNeueLT Std"/>
       </rPr>
       <t>(Miles driven 1/1-12/31/24, $0.60/mile: use 'Trans' field.)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="HelveticaNeueLT Std"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
@@ -2194,59 +2194,59 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="7" dropStyle="combo" dx="16" fmlaRange="Sheet2!$2:$6" noThreeD="1" sel="0" val="0"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>600075</xdr:colOff>
+          <xdr:colOff>603250</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Drop Down 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2758,72 +2758,70 @@
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T74"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.6"/>
   <cols>
     <col min="1" max="1" width="9.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="2.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="5" style="3" customWidth="1"/>
     <col min="7" max="7" width="2.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="4.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="4.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="4.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="3.7109375" style="3" customWidth="1"/>
-    <col min="12" max="12" width="3.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="4.42578125" style="3" customWidth="1"/>
     <col min="13" max="14" width="7.5703125" style="3" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="8.42578125" style="3" customWidth="1"/>
-    <col min="17" max="17" width="20.5703125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="18.85546875" style="3" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" style="3" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="3" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" style="3" customWidth="1"/>
     <col min="21" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1">
       <c r="A1" s="26"/>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="27"/>
       <c r="N1" s="63" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="63"/>
       <c r="P1" s="63"/>
@@ -2866,51 +2864,51 @@
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="Q4" s="33"/>
     </row>
     <row r="5" spans="1:18" ht="14.1" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="20"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="20"/>
       <c r="N5" s="18"/>
       <c r="O5" s="21"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="35"/>
     </row>
-    <row r="6" spans="1:18" ht="54.75" customHeight="1">
+    <row r="6" spans="1:18" ht="45.95" customHeight="1">
       <c r="A6" s="150" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="151"/>
       <c r="C6" s="151"/>
       <c r="D6" s="151"/>
       <c r="E6" s="151"/>
       <c r="F6" s="151"/>
       <c r="G6" s="151"/>
       <c r="H6" s="151"/>
       <c r="I6" s="151"/>
       <c r="J6" s="151"/>
       <c r="K6" s="151"/>
       <c r="L6" s="151"/>
       <c r="M6" s="151"/>
       <c r="N6" s="151"/>
       <c r="O6" s="151"/>
       <c r="P6" s="151"/>
       <c r="Q6" s="152"/>
     </row>
     <row r="7" spans="1:18" ht="3.75" customHeight="1">
       <c r="A7" s="32"/>
       <c r="B7" s="8"/>
       <c r="C7" s="9"/>
       <c r="H7" s="6"/>
@@ -3302,51 +3300,51 @@
       <c r="P25" s="178"/>
       <c r="Q25" s="179"/>
       <c r="R25" s="10"/>
     </row>
     <row r="26" spans="1:18" ht="12" customHeight="1">
       <c r="A26" s="82" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="82"/>
       <c r="C26" s="82"/>
       <c r="D26" s="82"/>
       <c r="E26" s="82"/>
       <c r="F26" s="82"/>
       <c r="G26" s="82"/>
       <c r="H26" s="82"/>
       <c r="I26" s="82"/>
       <c r="J26" s="82"/>
       <c r="K26" s="82"/>
       <c r="L26" s="82"/>
       <c r="M26" s="82"/>
       <c r="N26" s="82"/>
       <c r="O26" s="82"/>
       <c r="P26" s="82"/>
       <c r="Q26" s="82"/>
     </row>
-    <row r="27" spans="1:18" ht="39.75" customHeight="1">
+    <row r="27" spans="1:18" ht="44.1" customHeight="1">
       <c r="A27" s="196" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="197"/>
       <c r="C27" s="197"/>
       <c r="D27" s="197"/>
       <c r="E27" s="197"/>
       <c r="F27" s="197"/>
       <c r="G27" s="197"/>
       <c r="H27" s="197"/>
       <c r="I27" s="197"/>
       <c r="J27" s="197"/>
       <c r="K27" s="197"/>
       <c r="L27" s="197"/>
       <c r="M27" s="197"/>
       <c r="N27" s="197"/>
       <c r="O27" s="197"/>
       <c r="P27" s="197"/>
       <c r="Q27" s="198"/>
     </row>
     <row r="28" spans="1:18" ht="11.25" customHeight="1">
       <c r="A28" s="85" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="86"/>
@@ -3394,107 +3392,107 @@
       <c r="I29" s="191"/>
       <c r="J29" s="48" t="s">
         <v>39</v>
       </c>
       <c r="K29" s="166" t="s">
         <v>40</v>
       </c>
       <c r="L29" s="167"/>
       <c r="M29" s="94"/>
       <c r="N29" s="94"/>
       <c r="O29" s="74"/>
       <c r="P29" s="74"/>
       <c r="Q29" s="200"/>
     </row>
     <row r="30" spans="1:18" ht="15" customHeight="1">
       <c r="A30" s="80"/>
       <c r="B30" s="81"/>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="E30" s="77"/>
       <c r="F30" s="77"/>
       <c r="G30" s="77"/>
       <c r="H30" s="153"/>
       <c r="I30" s="153"/>
       <c r="J30" s="45">
-        <f>IF(H30&gt;0,IF(DATE(2025,12,31)&lt;A30,0.65,IF(DATE(2000,1,1)&lt;A30,0.63,0)),0)</f>
+        <f>IF(H30&lt;=0,0,IF(A30&lt;DATE(2025,1,1),NA(),IF(A30&gt;=DATE(2026,7,1),0.68,IF(A30&gt;=DATE(2026,1,1),0.65,0.63))))</f>
         <v>0</v>
       </c>
       <c r="K30" s="68">
         <f t="shared" ref="K30:K37" si="0">H30*J30</f>
         <v>0</v>
       </c>
       <c r="L30" s="68"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="38">
         <f t="shared" ref="Q30:Q37" si="1">SUM(K30:P30)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1">
       <c r="A31" s="80"/>
       <c r="B31" s="81"/>
       <c r="C31" s="77"/>
       <c r="D31" s="77"/>
       <c r="E31" s="77"/>
       <c r="F31" s="77"/>
       <c r="G31" s="77"/>
       <c r="H31" s="153"/>
       <c r="I31" s="153"/>
       <c r="J31" s="45">
-        <f>IF(H31&gt;0,IF(DATE(2025,12,31)&lt;A31,0.65,IF(DATE(2000,1,1)&lt;A31,0.63,0)),0)</f>
+        <f t="shared" ref="J31:J37" si="2">IF(H31&lt;=0,0,IF(A31&lt;DATE(2025,1,1),NA(),IF(A31&gt;=DATE(2026,7,1),0.68,IF(A31&gt;=DATE(2026,1,1),0.65,0.63))))</f>
         <v>0</v>
       </c>
       <c r="K31" s="68">
         <f>H31*J31</f>
         <v>0</v>
       </c>
       <c r="L31" s="68"/>
       <c r="M31" s="24"/>
       <c r="N31" s="24"/>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="38">
         <f>SUM(K31:P31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="15" customHeight="1">
       <c r="A32" s="80"/>
       <c r="B32" s="81"/>
       <c r="C32" s="77"/>
       <c r="D32" s="77"/>
       <c r="E32" s="77"/>
       <c r="F32" s="77"/>
       <c r="G32" s="77"/>
       <c r="H32" s="153"/>
       <c r="I32" s="153"/>
       <c r="J32" s="45">
-        <f t="shared" ref="J32:J37" si="2">IF(H32&gt;0,IF(DATE(2025,12,31)&lt;A32,0.65,IF(DATE(2000,1,1)&lt;A32,0.63,0)),0)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K32" s="68">
         <f>H32*J32</f>
         <v>0</v>
       </c>
       <c r="L32" s="68"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:18" ht="15" customHeight="1">
       <c r="A33" s="80"/>
       <c r="B33" s="81"/>
       <c r="C33" s="77"/>
       <c r="D33" s="77"/>
       <c r="E33" s="77"/>
       <c r="F33" s="77"/>
       <c r="G33" s="77"/>
       <c r="H33" s="153"/>
@@ -4375,51 +4373,51 @@
       <c r="B70" s="14"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="14"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
     </row>
     <row r="71" spans="1:20" hidden="1"/>
     <row r="72" spans="1:20" hidden="1"/>
     <row r="73" spans="1:20" hidden="1"/>
     <row r="74" spans="1:20" hidden="1"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="jsxE913gC0KNSxVMMEri+feo+VS0n3ZDKc350UO0RLvBlyaJcsTuCLSJggEmqaKBofFGMrTAMKroSZiET+Cqiw==" saltValue="NdFW8HQXvOSXSLxKLdwk8A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="5ZfFJcL09oMDTgUG+QHigvVQYDOB0Lrx8CzuvseJk584OXhemrd+dhoBCYrKDR43o4Z+KGmlNHfEUV+g1syVjg==" saltValue="9blgeOhouqbCjtdLMCxLpw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="154">
     <mergeCell ref="N43:O43"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="E43:G43"/>
     <mergeCell ref="B47:P47"/>
     <mergeCell ref="C32:G32"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:G31"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="I43:J43"/>
     <mergeCell ref="K43:L43"/>
     <mergeCell ref="E45:G45"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="B54:F54"/>
     <mergeCell ref="H2:Q2"/>
     <mergeCell ref="A51:Q51"/>
     <mergeCell ref="A27:Q27"/>
     <mergeCell ref="K37:L37"/>
     <mergeCell ref="Q28:Q29"/>
     <mergeCell ref="K31:L31"/>
     <mergeCell ref="I40:J41"/>
     <mergeCell ref="E40:G41"/>
     <mergeCell ref="P44:Q44"/>
     <mergeCell ref="K45:L45"/>
     <mergeCell ref="A44:C44"/>
@@ -4602,114 +4600,114 @@
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Comments" prompt="Provide any additional relevant information regarding the trip, or the items being reimbursed." sqref="D25:Q25" xr:uid="{00000000-0002-0000-0000-000016000000}"/>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="CU Student ID #" prompt="If the payee is a student at CU, enter their Student ID # here." sqref="C18:H18" xr:uid="{00000000-0002-0000-0000-000017000000}">
       <formula1>1</formula1>
       <formula2>9999999999</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Approving Org #" error="Please enter your department's 5-digit Org #." promptTitle="Campus Mailbox" prompt="If Warrant Delivery Code = Campus Mail, indicate Campus Box number where the warrant is to be delivered:_x000a_e.g., BC 452._x000a_" sqref="O18:Q18" xr:uid="{00000000-0002-0000-0000-000018000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Business Purpose" prompt="Explan why the University is covering this non-employee's expenses, e.g., Candidate for department position, invited to interview on campus." sqref="D24:Q24" xr:uid="{00000000-0002-0000-0000-000019000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId4" name="Drop Down 19">
               <controlPr locked="0" defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>600075</xdr:colOff>
+                    <xdr:colOff>603250</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:XFD6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.6"/>
   <cols>
     <col min="1" max="1" width="48.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" ht="12.95">
       <c r="A1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="60"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" ht="12.95">
       <c r="A8" s="2"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="60"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
     </row>
@@ -4742,72 +4740,63 @@
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f51b59d7-a79c-45f8-beae-9c9f3ab3d99c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ede08c4e-1263-4235-9f2e-0eaf0a5fdb9c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f51b59d7-a79c-45f8-beae-9c9f3ab3d99c" xmlns:ns3="ede08c4e-1263-4235-9f2e-0eaf0a5fdb9c" xmlns:ns4="9398f708-4e7e-431e-96bc-d539ba2fd6e9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e94a8f5c931d43ade53ae46de589eaf7" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010067D5C333A55F0F4E940ADB67E2089630" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4dcd5920c4ed2e99544f80c112d038d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f51b59d7-a79c-45f8-beae-9c9f3ab3d99c" xmlns:ns3="ede08c4e-1263-4235-9f2e-0eaf0a5fdb9c" xmlns:ns4="9398f708-4e7e-431e-96bc-d539ba2fd6e9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab588aadcc7da01fbbad7a060102a7a1" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="f51b59d7-a79c-45f8-beae-9c9f3ab3d99c"/>
     <xsd:import namespace="ede08c4e-1263-4235-9f2e-0eaf0a5fdb9c"/>
     <xsd:import namespace="9398f708-4e7e-431e-96bc-d539ba2fd6e9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -5009,60 +4998,69 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD7D0447-81F6-4D72-96C0-6970BDAE90BA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{390C6A01-AE9C-4A51-9104-A197793903E2}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{390C6A01-AE9C-4A51-9104-A197793903E2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D335134B-112E-4E2D-8212-36049EA588A0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B26BE3-5FDA-4302-A930-99E64931D567}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD7D0447-81F6-4D72-96C0-6970BDAE90BA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>University of Colorado</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AllenTe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>