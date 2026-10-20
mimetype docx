--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -6,108 +6,105 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7667B5AF" w14:textId="775041F3" w:rsidR="00D553AB" w:rsidRPr="00577C7D" w:rsidRDefault="00880749" w:rsidP="007F7C3C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577C7D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
         </w:rPr>
         <w:t>System Sprint Grant: AI for Teaching &amp; Learning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B1F982" w14:textId="7C1C3F8B" w:rsidR="00D553AB" w:rsidRPr="007F7C3C" w:rsidRDefault="007F7C3C">
+    <w:p w14:paraId="03B1F982" w14:textId="228D2A37" w:rsidR="00D553AB" w:rsidRPr="007F7C3C" w:rsidRDefault="007F7C3C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue Light"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7C3C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions: Combine each of the components listed below into a single PDF and submit it </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="007F7C3C">
           <w:rPr>
             <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue Light"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F7C3C">
+      <w:r w:rsidR="00EE55B2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE55B2" w:rsidRPr="00EE55B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue Light"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no later than </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+        <w:t xml:space="preserve">The deadline for proposal submissions has been </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE55B2" w:rsidRPr="00EE55B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>October 16, 2026</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>extended to October 23, 2026, at Midnight MDT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBD9850" w14:textId="77777777" w:rsidR="00D553AB" w:rsidRPr="007F7C3C" w:rsidRDefault="00880749" w:rsidP="007F7C3C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7C3C">
         <w:t>Proposal requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8915B8" w14:textId="4457BDDC" w:rsidR="00D553AB" w:rsidRPr="00577C7D" w:rsidRDefault="00880749" w:rsidP="00340B98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue Light"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577C7D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -6570,50 +6567,51 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52215201" w14:textId="3FE45ED3" w:rsidR="00D553AB" w:rsidRDefault="00870527" w:rsidP="00870527">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="  Expense "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
@@ -6932,51 +6930,50 @@
             <w:r w:rsidR="00F00586">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FAFF84A" w14:textId="61F5E627" w:rsidR="00D553AB" w:rsidRDefault="00870527" w:rsidP="00870527">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Source:</w:t>
             </w:r>
             <w:r w:rsidR="00F00586">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F00586">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="  Source   "/>
@@ -7039,51 +7036,50 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CD51529" w14:textId="7FF5C465" w:rsidR="00D553AB" w:rsidRDefault="00F00586" w:rsidP="00870527">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="  Justification                        "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
@@ -7856,78 +7852,79 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B04187A" w14:textId="77777777" w:rsidR="00D553AB" w:rsidRPr="00577C7D" w:rsidRDefault="00880749" w:rsidP="00786943">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577C7D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprint Grant projects will typically occur within educational settings and practices and therefore will not require a separate IRB protocol. All CU campuses treat this type of course-embedded work as exempt when it fits within the federal 45 CFR 46.104 framework for minimal-risk research conducted in established educational settings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772BCB2C" w14:textId="1FBE055C" w:rsidR="00D553AB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="772BCB2C" w14:textId="1FBE055C" w:rsidR="00D553AB" w:rsidRDefault="0089757B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-55167985"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F043F4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Helvetica Neue Light" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00880749">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      By checking this </w:t>
       </w:r>
       <w:r w:rsidR="00D16E91">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
           <w:color w:val="000000"/>
@@ -7955,164 +7952,157 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31E76215" w14:textId="77777777" w:rsidR="00D553AB" w:rsidRDefault="00D553AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue Light" w:eastAsia="Helvetica Neue Light" w:hAnsi="Helvetica Neue Light" w:cs="Helvetica Neue Light"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D553AB">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39F677A1" w14:textId="77777777" w:rsidR="00421B88" w:rsidRDefault="00421B88">
+    <w:p w14:paraId="6DFA2BF3" w14:textId="77777777" w:rsidR="0089757B" w:rsidRDefault="0089757B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36D19FE0" w14:textId="77777777" w:rsidR="00421B88" w:rsidRDefault="00421B88">
+    <w:p w14:paraId="700B1BAC" w14:textId="77777777" w:rsidR="0089757B" w:rsidRDefault="0089757B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{229FB1D9-2FB5-BA41-8F8A-5D41CC24E065}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{2FB87467-E803-EA46-A735-2EF5361AEB40}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{E4CA6471-5D4B-964F-8F85-75D4D5808EF6}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{0185BFEC-78BE-8B49-AEBA-2E2A17686EFE}"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{5E21C89D-B59B-4549-994C-DCD2240F1FF3}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{3BF1954A-0254-1641-B8B2-7FE01DBD2FD3}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{38F1828C-2A5C-41A4-B44B-B634D2F73EFA}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{C713B035-A355-4DF9-A2B0-D8213DE67A0C}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{8D97A64C-41F6-4707-99AC-AC63CC31B75E}"/>
   </w:font>
   <w:font w:name="Helvetica Neue Light">
     <w:altName w:val="Arial Nova Light"/>
-    <w:panose1 w:val="02000403000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000002" w:usb3="00000000" w:csb0="00000007" w:csb1="00000000"/>
-    <w:embedBold r:id="rId9" w:fontKey="{8CC94335-3A8F-4644-801B-7AF38C1A3093}"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:panose1 w:val="02000503000000020004"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:subsetted="1" w:fontKey="{FE1A6980-5BD8-124D-9F5B-84736D858B43}"/>
+    <w:embedRegular r:id="rId4" w:subsetted="1" w:fontKey="{86A4C1DB-A8AB-4D46-BB80-C8684D7C95CC}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{9B303920-BD4C-1645-9B1A-9C7E1D401C19}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{F8F0330B-C41E-4CDF-B6FB-796FF9D7A912}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{0C6942A0-0762-714D-97C5-781100C1A764}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{C9D19166-0DF1-48C1-A575-16C52CA50FA8}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74FC8203" w14:textId="77777777" w:rsidR="00D553AB" w:rsidRDefault="00880749">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -8136,51 +8126,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="1614A5CD" w14:textId="77777777" w:rsidR="00D553AB" w:rsidRDefault="00D553AB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E777E91" w14:textId="77777777" w:rsidR="00D553AB" w:rsidRDefault="00880749">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -8211,76 +8201,76 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="693F4BAD" w14:textId="77777777" w:rsidR="00D553AB" w:rsidRDefault="00D553AB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7465C058" w14:textId="77777777" w:rsidR="00421B88" w:rsidRDefault="00421B88">
+    <w:p w14:paraId="330A8001" w14:textId="77777777" w:rsidR="0089757B" w:rsidRDefault="0089757B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17525111" w14:textId="77777777" w:rsidR="00421B88" w:rsidRDefault="00421B88">
+    <w:p w14:paraId="2DDA3B9A" w14:textId="77777777" w:rsidR="0089757B" w:rsidRDefault="0089757B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EEB726B" w14:textId="77777777" w:rsidR="00D553AB" w:rsidRDefault="00880749">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
@@ -8302,51 +8292,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2486986" cy="605921"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B000B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5207FD4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8953,143 +8943,153 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="681014528">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1597209268">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="427654079">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1738749314">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1522403124">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1411469014">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D553AB"/>
     <w:rsid w:val="001076DF"/>
     <w:rsid w:val="00131860"/>
     <w:rsid w:val="00203A10"/>
     <w:rsid w:val="00247562"/>
     <w:rsid w:val="00325592"/>
     <w:rsid w:val="00340B98"/>
     <w:rsid w:val="0035735C"/>
     <w:rsid w:val="003A0684"/>
     <w:rsid w:val="00421B88"/>
+    <w:rsid w:val="004A0318"/>
     <w:rsid w:val="00505F22"/>
     <w:rsid w:val="00577C7D"/>
     <w:rsid w:val="006304B4"/>
     <w:rsid w:val="0065404B"/>
+    <w:rsid w:val="00665840"/>
     <w:rsid w:val="006660C5"/>
     <w:rsid w:val="006A731C"/>
+    <w:rsid w:val="006C4EC9"/>
     <w:rsid w:val="006D769A"/>
     <w:rsid w:val="00786943"/>
+    <w:rsid w:val="007B64B0"/>
+    <w:rsid w:val="007D6C02"/>
     <w:rsid w:val="007F7C3C"/>
     <w:rsid w:val="00813DCF"/>
     <w:rsid w:val="00870527"/>
     <w:rsid w:val="00880749"/>
+    <w:rsid w:val="0089757B"/>
     <w:rsid w:val="00986DFB"/>
+    <w:rsid w:val="009D1F57"/>
     <w:rsid w:val="00B27D6B"/>
+    <w:rsid w:val="00B3120C"/>
+    <w:rsid w:val="00B7198D"/>
     <w:rsid w:val="00BA1A26"/>
     <w:rsid w:val="00C2335C"/>
     <w:rsid w:val="00C5075F"/>
     <w:rsid w:val="00CE41A9"/>
     <w:rsid w:val="00D1103A"/>
     <w:rsid w:val="00D16E91"/>
     <w:rsid w:val="00D553AB"/>
     <w:rsid w:val="00DD5CDC"/>
     <w:rsid w:val="00E61680"/>
     <w:rsid w:val="00E658A4"/>
+    <w:rsid w:val="00EE55B2"/>
     <w:rsid w:val="00F00586"/>
     <w:rsid w:val="00F043F4"/>
     <w:rsid w:val="00F51691"/>
     <w:rsid w:val="00F91B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7115808D"/>
   <w15:docId w15:val="{6807D5DA-0C60-47C4-853F-37798C6F593D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9554,51 +9554,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
@@ -9713,59 +9712,59 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00577C7D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00577C7D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/forms/cu-system-sprint-grant-ai-teaching-learning-submission-form" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10069,68 +10068,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miV03rpXR0ylPVQx3sn9ck5+QYzNA==">CgMxLjAyDmgueXV1aG1jbG9leXcyMg5oLm9vN2U5NTY0ZGMzNTIOaC5mcWNoODNpNG56dW8yDmgud3lobTdheWJ3NTVlMg5oLmlwbW1yY3AwdTlmejIOaC50cjJtMjNzM2wwcGY4AGonChRzdWdnZXN0LnkwYTBzemZ4cmJpdRIPSmFpbWllIEhlbnRob3JuaicKFHN1Z2dlc3QuaHYxazRzeDk0ZTNjEg9KYWltaWUgSGVudGhvcm5yITE4TlNDQWZhRWxEMTEtUEhTMWVjMHNsSzM5ZWtGZGdGWg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1441</Words>
-  <Characters>7956</Characters>
+  <Words>1411</Words>
+  <Characters>8049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>345</Lines>
-  <Paragraphs>154</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9243</CharactersWithSpaces>
+  <CharactersWithSpaces>9442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Susan Youtz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>